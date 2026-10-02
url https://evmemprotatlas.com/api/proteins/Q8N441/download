--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,96 +61,132 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FGRL1</t>
   </si>
   <si>
     <t>Q8N441</t>
   </si>
   <si>
     <t>Fibroblast growth factor receptor-like 1 (FGF receptor-like protein 1) (FGF homologous factor receptor) (FGFR-like protein) (Fibroblast growth factor receptor 5) (FGFR-5)</t>
   </si>
   <si>
     <t>TRANSMEM 379..399; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Other congenital disorders:Chromosomal abnormalities; Predicted intracellular proteins; Transporters:Accessory Factors Involved in Transport</t>
   </si>
   <si>
     <t>Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000127418</t>
   </si>
   <si>
     <t>FGFRL1</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Fibroblast growth factor receptor like 1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1009936-1026898</t>
   </si>
   <si>
     <t>38409426</t>
   </si>
   <si>
     <t>Mass Spectrometry-Based Characterization of Protein Aggregates in Tissues and Biofluids.</t>
   </si>
   <si>
-    <t>The western blotting analyses of the isolated pellet showed the positivity for CD89 and CD63, consolidated markers of exosomes, confirming the presence of exosomes within the pellet but not in the supernatant in human plasma.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The western blotting analyses of the isolated pellet showed the positivity for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD89</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and CD63, consolidated markers of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, confirming the presence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> within the pellet but not in the supernatant in human plasma.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -604,51 +640,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>