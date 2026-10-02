--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,97 +61,122 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CLD19</t>
   </si>
   <si>
     <t>Q8N6F1</t>
   </si>
   <si>
     <t>Claudin-19</t>
   </si>
   <si>
     <t>TRANSMEM 8..28; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 82..102; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 118..138; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 161..181; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Disease related genes; Transporters:Transporter channels and pores; Potential drug targets; Human disease related genes:Congenital disorders of metabolism:Other congenital disorders of metabolism</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000164007</t>
   </si>
   <si>
     <t>CLDN19</t>
   </si>
   <si>
     <t>36497150</t>
   </si>
   <si>
     <t>Tumor Cell Derived Exosomal GOT1 Suppresses Tumor Cell Ferroptosis to Accelerate Pancreatic Cancer Progression by Activating Nrf2/HO-1 Axis via Upregulating CCR2 Expression.</t>
   </si>
   <si>
     <t xml:space="preserve">Furthermore, when exosome-treated cells were transfected with si-GOT1 alone or co-incubated with Nrf2 activator NK-252, we found that si-GOT1 reversed the promoting effect of exosomes on Nrf2 and HO-1 expression, as well as its inhibitory effect on ferroptosis, but this effect was abrogated by NK-252.
 In vivo studies showed that knockdown of GOT1 expression inhibited tumor formation compared with tumor tissues formed upon exosome induction, which was mediated by promoting ferroptosis via suppressing the protein expression of GOT1, CCR2, Nrf2 and HO-1 in tumor tissues.
 Next, exosome-treated cells were transfected with si-GOT1 alone or together with pcDNA-CCR2, and we found that exosomes promoted CCR2 expression, promoted cell proliferation and invasion, and inhibited ferroptosis, the transfection of si-GOT1 abolished the effect of exosomes, and the transfection of pcDNA-CCR2 again reversed the effect of si-GOT1.
 We found that GOT1 expression was upregulated in pancreatic cancer cell-derived exosomes.
 When PANC-1 cells were incubated with exosomes alone or transfected together with si-GOT1, we found that exosomes enhanced cell proliferation, invasion and migration, promoted ferroptosis, and si-GOT1 reversed the effects of exosomes.</t>
   </si>
   <si>
     <t>39145985</t>
   </si>
   <si>
     <t>Engineered Extracellular Vesicle-Based Nanoformulations That Coordinate Neuroinflammation and Immune Homeostasis, Enhancing Parkinson's Disease Therapy.</t>
   </si>
   <si>
-    <t>Specifically, EVN is developed by coating CCR2-enriched mesenchymal stem cell-derived extracellular vesicles (MSC</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Specifically, EVN is developed by coating </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CCR2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-enriched mesenchymal stem cell-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (MSC</t>
+    </r>
   </si>
   <si>
     <t>39222826</t>
   </si>
   <si>
     <t>CCL2/CCR2 axis promotes perineural invasion of salivary adenoid cystic carcinoma via ITGβ5-mediated nerve-tumor interaction.</t>
   </si>
   <si>
     <t>High levels of ITGβ5 in tissues or plasma exosomes were significantly correlated with CCL2 and CCR2 expression in the tissues and associated with PNI and poor prognosis of SACC cases.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -614,51 +639,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -670,51 +695,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>23</v>
       </c>
       <c r="L3" t="s">
         <v>23</v>
       </c>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -726,51 +751,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>23</v>
       </c>
       <c r="L4" t="s">
         <v>23</v>
       </c>
       <c r="M4" t="s">
         <v>23</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>