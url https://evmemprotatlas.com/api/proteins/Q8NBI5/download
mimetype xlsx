--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>S43A3</t>
   </si>
   <si>
     <t>Q8NBI5</t>
   </si>
   <si>
     <t>Equilibrative nucleobase transporter 1 (Protein FOAP-13) (Solute carrier family 43 member 3)</t>
   </si>
   <si>
     <t>TRANSMEM 17..37; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 72..92; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 102..122; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 123..143; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 156..176; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 188..208; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 279..299; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 319..339; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 356..376; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 396..418; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 427..447; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 456..476; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Electrochemical Potential-driven transporters; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000134802</t>
   </si>
   <si>
     <t>SLC43A3</t>
   </si>