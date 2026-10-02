--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,102 +61,152 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CC112</t>
   </si>
   <si>
     <t>Q8NEF3</t>
   </si>
   <si>
     <t>Coiled-coil domain-containing protein 112 (Mutated in bladder cancer protein 1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000164221</t>
   </si>
   <si>
     <t>CCDC112</t>
   </si>
   <si>
     <t>MGC39633</t>
   </si>
   <si>
     <t>Coiled-coil domain containing 112</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>115267190-115296693</t>
   </si>
   <si>
     <t>36741391</t>
   </si>
   <si>
     <t>Circulating exosomal immuno-oncological checkpoints and cytokines are potential biomarkers to monitor tumor response to anti-PD-1/PD-L1 therapy in non-small cell lung cancer patients.</t>
   </si>
   <si>
-    <t>We have also shown that immuno-oncological proteins isolated from pre-ICIs treated patients were significantly higher in exosomes compared to their soluble-free counterparts (CD152, p=0.0008; CD80, p=0.0182; IDO, p=0.0443; Arginase, p&lt;0.0001; Nectin-2, p&lt;0.0001; NT5E, p&lt;0.0001; Siglec-7, p&lt;0.0001; Siglec-9, p=0.0335; CD28, p=0.0092; GITR, p&lt;0.0001; MICA, p&lt;0.0001).</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">We have also shown that immuno-oncological proteins isolated from pre-ICIs treated patients were significantly higher in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> compared to their soluble-free counterparts (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD152</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, p=0.0008; CD80, p=0.0182; IDO, p=0.0443; Arginase, p&lt;0.0001; Nectin-2, p&lt;0.0001; NT5E, p&lt;0.0001; Siglec-7, p&lt;0.0001; Siglec-9, p=0.0335; CD28, p=0.0092; GITR, p&lt;0.0001; MICA, p&lt;0.0001).</t>
+    </r>
   </si>
   <si>
     <t>37547182</t>
   </si>
   <si>
     <t>Retroviral b-Zip protein (HBZ) contributes to the release of soluble and exosomal immune checkpoint molecules in the context of neuroinflammation.</t>
   </si>
   <si>
-    <t>For the very first time, we demonstrate a unique elevated presence of several stimulatory (CD27, CD28, 4-1BB) and inhibitory (BTLA, CTLA-4, LAG-3, PD-1, PD-L2) ICP receptors in HAM/TSP sera, and in purified exosomes from a HAM/TSP-derived HTLV-1-producing (OSP2) cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">For the very first time, we demonstrate a unique elevated presence of several stimulatory (CD27, CD28, 4-1BB) and inhibitory (BTLA, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CTLA-4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, LAG-3, PD-1, PD-L2) ICP receptors in HAM/TSP sera, and in purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from a HAM/TSP-derived HTLV-1-producing (OSP2) cells.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -610,51 +660,51 @@
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -666,51 +716,51 @@
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>