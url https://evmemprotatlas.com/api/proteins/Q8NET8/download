--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TRPV3</t>
   </si>
   <si>
     <t>Q8NET8</t>
   </si>
   <si>
     <t>Transient receptor potential cation channel subfamily V member 3 (TrpV3) (Vanilloid receptor-like 3) (VRL-3)</t>
   </si>
   <si>
     <t>TRANSMEM 431..460; /note="Helical; Name=S1"; /evidence="ECO:0000269|PubMed:37648856, ECO:0000269|PubMed:38691614, ECO:0007744|PDB:8GKA, ECO:0007744|PDB:8V6K, ECO:0007744|PDB:8V6L, ECO:0007744|PDB:8V6M, ECO:0007744|PDB:8V6N, ECO:0007744|PDB:8V6O"; TRANSMEM 480..508; /note="Helical; Name=S2"; /evidence="ECO:0000269|PubMed:37648856, ECO:0000269|PubMed:38691614, ECO:0007744|PDB:8GKA, ECO:0007744|PDB:8V6K, ECO:0007744|PDB:8V6L, ECO:0007744|PDB:8V6M, ECO:0007744|PDB:8V6N, ECO:0007744|PDB:8V6O"; TRANSMEM 520..540; /note="Helical; Name=S3"; /evidence="ECO:0000269|PubMed:37648856, ECO:0000269|PubMed:38691614, ECO:0007744|PDB:8GKA, ECO:0007744|PDB:8V6K, ECO:0007744|PDB:8V6L, ECO:0007744|PDB:8V6M, ECO:0007744|PDB:8V6N, ECO:0007744|PDB:8V6O"; TRANSMEM 546..566; /note="Helical; Name=S4"; /evidence="ECO:0000269|PubMed:37648856, ECO:0000269|PubMed:38691614, ECO:0007744|PDB:8GKA, ECO:0007744|PDB:8V6K, ECO:0007744|PDB:8V6L, ECO:0007744|PDB:8V6M, ECO:0007744|PDB:8V6N, ECO:0007744|PDB:8V6O"; TRANSMEM 570..608; /note="Helical; Name=S5"; /evidence="ECO:0000269|PubMed:37648856, ECO:0000269|PubMed:38691614, ECO:0007744|PDB:8GKA, ECO:0007744|PDB:8V6K, ECO:0007744|PDB:8V6L, ECO:0007744|PDB:8V6M, ECO:0007744|PDB:8V6N, ECO:0007744|PDB:8V6O"; TRANSMEM 650..686; /note="Helical; Name=S6"; /evidence="ECO:0000269|PubMed:37648856, ECO:0000269|PubMed:38691614, ECO:0007744|PDB:8GKA, ECO:0007744|PDB:8V6K, ECO:0007744|PDB:8V6L, ECO:0007744|PDB:8V6M, ECO:0007744|PDB:8V6N, ECO:0007744|PDB:8V6O"</t>
   </si>
   <si>
     <t>Disease related genes; Transporters:Transporter channels and pores; Human disease related genes:Congenital malformations:Congenital malformations of skin; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000167723</t>
   </si>
   <si>
     <t>38343172</t>
   </si>
@@ -592,51 +592,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -648,51 +648,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>23</v>
       </c>
       <c r="L3" t="s">
         <v>23</v>
       </c>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.275</v>
       </c>
       <c r="P3" t="s">
         <v>27</v>
       </c>
       <c r="Q3" t="s">
         <v>28</v>
       </c>
       <c r="R3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>