--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="87">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SPP2A</t>
   </si>
   <si>
     <t>Q8TCT8</t>
   </si>
   <si>
     <t>Signal peptide peptidase-like 2A (SPP-like 2A) (SPPL2a) (EC 3.4.23.-) (Intramembrane protease 3) (IMP-3) (Presenilin-like protein 2)</t>
   </si>
   <si>
     <t>TRANSMEM 173..193; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 221..241; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 248..268; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 286..306; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 312..332; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 341..361; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 400..420; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 438..458; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 461..481; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Potential drug targets; Human disease related genes:Immune system diseases:Primary immunodeficiency; Enzymes; Transporters:Transporter channels and pores; Disease related genes; Peptidases:Aspartic-type peptidases</t>
   </si>
   <si>
     <t>Disease related genes, Enzymes, Human disease related genes, Plasma proteins, Potential drug targets, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000138600</t>
   </si>
   <si>
     <t>SPPL2A</t>
   </si>
@@ -206,50 +206,78 @@
     <t>Unbiased proteomic profiling of host cell extracellular vesicle composition and dynamics upon HIV-1 infection.</t>
   </si>
   <si>
     <t>36332889</t>
   </si>
   <si>
     <t>A comparative Proteomics Analysis Identified Differentially Expressed Proteins in Pancreatic Cancer-Associated Stellate Cell Small Extracellular Vesicles.</t>
   </si>
   <si>
     <t>36406491</t>
   </si>
   <si>
     <t>Automated Proteomics Sample Preparation of Phosphatidylserine-Positive Extracellular Vesicles from Human Body Fluids.</t>
   </si>
   <si>
     <t>37686366</t>
   </si>
   <si>
     <t>Identification of a Non-Invasive Urinary Exosomal Biomarker for Diabetic Nephropathy Using Data-Independent Acquisition Proteomics.</t>
   </si>
   <si>
     <t>37862381</t>
   </si>
   <si>
     <t>Surfaceome analysis of extracellular vesicles from senescent cells uncovers uptake repressor DPP4.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Surfaceome analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from senescent cells uncovers uptake repressor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>DPP4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37922300</t>
   </si>
   <si>
     <t>Proteomic profiling of urinary extracellular vesicles differentiates breast cancer patients from healthy women.</t>
   </si>
   <si>
     <t>38225453</t>
   </si>
   <si>
     <t>Deep proteomic analysis of obstetric antiphospholipid syndrome by DIA-MS of extracellular vesicle enriched fractions.</t>
   </si>
   <si>
     <t>38490958</t>
   </si>
   <si>
     <t>Proteomic analysis of ascitic extracellular vesicles describes tumour microenvironment and predicts patient survival in ovarian cancer.</t>
   </si>
   <si>
     <t>38644352</t>
   </si>
   <si>
     <t>The tumour-derived extracellular vesicle proteome varies by endometrial cancer histology and is confounded by an obesogenic environment.</t>
   </si>
@@ -1668,104 +1696,104 @@
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18" t="s">
         <v>29</v>
       </c>
       <c r="N18">
         <v>27</v>
       </c>
       <c r="O18">
         <v>0.625</v>
       </c>
       <c r="P18" t="s">
         <v>64</v>
       </c>
       <c r="Q18" t="s">
         <v>65</v>
       </c>
       <c r="R18" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19" t="s">
         <v>29</v>
       </c>
       <c r="N19">
         <v>27</v>
       </c>
       <c r="O19">
         <v>0.625</v>
       </c>
       <c r="P19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="R19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
@@ -1774,54 +1802,54 @@
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20" t="s">
         <v>29</v>
       </c>
       <c r="N20">
         <v>27</v>
       </c>
       <c r="O20">
         <v>0.625</v>
       </c>
       <c r="P20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="R20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
@@ -1830,54 +1858,54 @@
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21" t="s">
         <v>29</v>
       </c>
       <c r="N21">
         <v>27</v>
       </c>
       <c r="O21">
         <v>0.625</v>
       </c>
       <c r="P21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="R21" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
@@ -1886,54 +1914,54 @@
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22" t="s">
         <v>29</v>
       </c>
       <c r="N22">
         <v>27</v>
       </c>
       <c r="O22">
         <v>0.625</v>
       </c>
       <c r="P22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Q22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="R22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
@@ -1942,54 +1970,54 @@
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23" t="s">
         <v>29</v>
       </c>
       <c r="N23">
         <v>27</v>
       </c>
       <c r="O23">
         <v>0.625</v>
       </c>
       <c r="P23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R23" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>21</v>
       </c>
       <c r="E24">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
@@ -1998,54 +2026,54 @@
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24" t="s">
         <v>29</v>
       </c>
       <c r="N24">
         <v>27</v>
       </c>
       <c r="O24">
         <v>0.625</v>
       </c>
       <c r="P24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Q24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="R24" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25" t="s">
         <v>21</v>
       </c>
       <c r="E25">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
@@ -2054,54 +2082,54 @@
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25" t="s">
         <v>29</v>
       </c>
       <c r="N25">
         <v>27</v>
       </c>
       <c r="O25">
         <v>0.625</v>
       </c>
       <c r="P25" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
@@ -2110,54 +2138,54 @@
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26" t="s">
         <v>29</v>
       </c>
       <c r="N26">
         <v>27</v>
       </c>
       <c r="O26">
         <v>0.625</v>
       </c>
       <c r="P26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Q26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
@@ -2166,54 +2194,54 @@
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27" t="s">
         <v>29</v>
       </c>
       <c r="N27">
         <v>27</v>
       </c>
       <c r="O27">
         <v>0.625</v>
       </c>
       <c r="P27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
@@ -2222,54 +2250,54 @@
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28" t="s">
         <v>29</v>
       </c>
       <c r="N28">
         <v>27</v>
       </c>
       <c r="O28">
         <v>0.625</v>
       </c>
       <c r="P28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="Q28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>