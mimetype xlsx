--- v0 (2026-08-13)
+++ v1 (2026-10-04)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>BICD2</t>
   </si>
   <si>
     <t>Q8TD16</t>
   </si>
   <si>
     <t>Protein bicaudal D homolog 2 (Bic-D 2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Human disease related genes:Nervous system diseases:Neurodegenerative diseases; Disease related genes; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000185963</t>
   </si>
   <si>
     <t>KIAA0699</t>
   </si>