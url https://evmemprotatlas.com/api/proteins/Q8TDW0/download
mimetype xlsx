--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>LRC8C</t>
   </si>
   <si>
     <t>Q8TDW0</t>
   </si>
   <si>
     <t>Volume-regulated anion channel subunit LRRC8C (Factor for adipocyte differentiation 158) (Leucine-rich repeat-containing protein 8C)</t>
   </si>
   <si>
     <t>TRANSMEM 23..47; /note="Helical; Name=1"; /evidence="ECO:0000269|PubMed:36897307, ECO:0007744|PDB:8DXN, ECO:0007744|PDB:8DXO, ECO:0007744|PDB:8DXP, ECO:0007744|PDB:8DXQ, ECO:0007744|PDB:8DXR"; TRANSMEM 125..144; /note="Helical; Name=2"; /evidence="ECO:0000269|PubMed:36897307, ECO:0007744|PDB:8DXN, ECO:0007744|PDB:8DXO, ECO:0007744|PDB:8DXP, ECO:0007744|PDB:8DXQ, ECO:0007744|PDB:8DXR"; TRANSMEM 263..284; /note="Helical; Name=3"; /evidence="ECO:0000269|PubMed:36897307, ECO:0007744|PDB:8DXN, ECO:0007744|PDB:8DXO, ECO:0007744|PDB:8DXP, ECO:0007744|PDB:8DXQ, ECO:0007744|PDB:8DXR"; TRANSMEM 315..339; /note="Helical; Name=4"; /evidence="ECO:0000269|PubMed:36897307, ECO:0007744|PDB:8DXN, ECO:0007744|PDB:8DXO, ECO:0007744|PDB:8DXP, ECO:0007744|PDB:8DXQ, ECO:0007744|PDB:8DXR"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores</t>
   </si>
   <si>
     <t>Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000171488</t>
   </si>
   <si>
     <t>LRRC8C</t>
   </si>