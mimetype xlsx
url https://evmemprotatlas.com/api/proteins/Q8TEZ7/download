--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PAQR8</t>
   </si>
   <si>
     <t>Q8TEZ7</t>
   </si>
   <si>
     <t>Membrane progestin receptor beta (mPR beta) (Lysosomal membrane protein in brain 1) (Membrane progesterone P4 receptor beta) (Membrane progesterone receptor beta) (Progesterone and adipoQ receptor family member 8) (Progestin and adipoQ receptor family member 8) (Progestin and adipoQ receptor family member VIII)</t>
   </si>
   <si>
     <t>TRANSMEM 76..96; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 112..132; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 175..195; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 214..234; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 244..264; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 284..304; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 320..340; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000170915</t>
   </si>
   <si>
     <t>38716512</t>
   </si>
@@ -586,51 +586,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>