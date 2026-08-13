--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -8,122 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="27">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>PAQR8</t>
   </si>
   <si>
     <t>Q8TEZ7</t>
   </si>
   <si>
     <t>Membrane progestin receptor beta (mPR beta) (Lysosomal membrane protein in brain 1) (Membrane progesterone P4 receptor beta) (Membrane progesterone receptor beta) (Progesterone and adipoQ receptor family member 8) (Progestin and adipoQ receptor family member 8) (Progestin and adipoQ receptor family member VIII)</t>
   </si>
   <si>
     <t>TRANSMEM 76..96; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 112..132; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 175..195; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 214..234; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 244..264; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 284..304; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 320..340; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000170915</t>
   </si>
   <si>
     <t>38716512</t>
+  </si>
+  <si>
+    <t>Assessment of urine sample collection and processing variables for extracellular vesicle-based proteomics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -464,156 +473,172 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2">
         <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="M2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
         <v>0.5</v>
       </c>
       <c r="P2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>26</v>
+      </c>
+      <c r="R2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>