--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,90 +61,115 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CC107</t>
   </si>
   <si>
     <t>Q8WV48</t>
   </si>
   <si>
     <t>Coiled-coil domain-containing protein 107</t>
   </si>
   <si>
     <t>TRANSMEM 65..85; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000159884</t>
   </si>
   <si>
     <t>CCDC107</t>
   </si>
   <si>
     <t>37547182</t>
   </si>
   <si>
     <t>Retroviral b-Zip protein (HBZ) contributes to the release of soluble and exosomal immune checkpoint molecules in the context of neuroinflammation.</t>
   </si>
   <si>
-    <t>For the very first time, we demonstrate a unique elevated presence of several stimulatory (CD27, CD28, 4-1BB) and inhibitory (BTLA, CTLA-4, LAG-3, PD-1, PD-L2) ICP receptors in HAM/TSP sera, and in purified exosomes from a HAM/TSP-derived HTLV-1-producing (OSP2) cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">For the very first time, we demonstrate a unique elevated presence of several stimulatory (CD27, CD28, 4-1BB) and inhibitory (BTLA, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CTLA-4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, LAG-3, PD-1, PD-L2) ICP receptors in HAM/TSP sera, and in purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from a HAM/TSP-derived HTLV-1-producing (OSP2) cells.</t>
+    </r>
   </si>
   <si>
     <t>38926392</t>
   </si>
   <si>
     <t>Macrophage-derived CD36 + exosome subpopulations as novel biomarkers of Candida albicans infection.</t>
   </si>
   <si>
-    <t xml:space="preserve">Additionally, the CD36 exosome subpopulations, identified through our analysis, could serve as potential biomarkers and therapeutic targets for C. albicans infection.
+    <t xml:space="preserve">Additionally, the CD36exosome subpopulations, identified through our analysis, could serve as potential biomarkers and therapeutic targets for C. albicans infection.
 In our study, we analyzed differentially expressed proteins in exosomes from macrophages and C. albicans -infected macrophages, focusing on proteins such as ACE2, CD36, CAV1, LAMP2, CD27, and MPO.
 We also examined exosome subpopulations, finding a dominant expression of MPO in the most prevalent subgroup, and a distinct expression of CD36 in cluster14.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -600,51 +625,51 @@
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>22</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -656,51 +681,51 @@
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3" t="s">
         <v>22</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>22</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>28</v>
       </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>