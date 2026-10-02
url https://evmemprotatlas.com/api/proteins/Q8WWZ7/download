--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,93 +61,129 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ABCA5</t>
   </si>
   <si>
     <t>Q8WWZ7</t>
   </si>
   <si>
     <t>Cholesterol transporter ABCA5 (EC 7.6.2.-) (ATP-binding cassette sub-family A member 5)</t>
   </si>
   <si>
     <t>TRANSMEM 32..52; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 220..240; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 264..284; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 297..317; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 328..348; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 355..375; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 396..416; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 866..886; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 967..987; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1021..1041; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1071..1091; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1102..1122; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1139..1159; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1169..1189; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1207..1227; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Congenital malformations:Congenital malformations of skin; Transporters:Primary Active Transporters; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000154265</t>
   </si>
   <si>
     <t>EST90625</t>
   </si>
   <si>
     <t>ATP binding cassette subfamily A member 5</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>69244311-69327244</t>
   </si>
   <si>
     <t>38083799</t>
   </si>
   <si>
     <t>Identification of ABCC3 and its isoforms as potential biomarker in hepatocellular carcinoma.</t>
   </si>
   <si>
-    <t>Therefore, we analyzed ABCC3 expression in public databases and investigated the presence of ABCC3 and its isoforms in plasma, urine and its release in extracellular vesicles (EVs) cargo from patients bearing cirrhosis and HCC.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Therefore, we analyzed ABCC3 expression in public databases and investigated the presence of ABCC3 and its isoforms in plasma, urine and its release in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) cargo from patients bearing cirrhosis and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>HCC</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -601,51 +637,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>