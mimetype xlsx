--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,84 +61,120 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CCG8</t>
   </si>
   <si>
     <t>Q8WXS5</t>
   </si>
   <si>
     <t>Voltage-dependent calcium channel gamma-8 subunit (Neuronal voltage-gated calcium channel gamma-8 subunit) (Transmembrane AMPAR regulatory protein gamma-8) (TARP gamma-8)</t>
   </si>
   <si>
     <t>TRANSMEM 19..39; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 129..149; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 158..178; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 208..228; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 318..338; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>FDA approved drug targets:Small molecule drugs; Transporters:Accessory Factors Involved in Transport</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000130433</t>
   </si>
   <si>
     <t>CACNG6</t>
   </si>
   <si>
     <t>37651725</t>
   </si>
   <si>
     <t>EPIC-1042 as a potent PTRF/Cavin1-caveolin-1 interaction inhibitor to induce PARP1 autophagic degradation and suppress temozolomide efflux for glioblastoma.</t>
   </si>
   <si>
-    <t>EPIC-1042 physically interrupted the interaction of PTRF/Cavin1 and caveolin-1, leading to reduced secretion of small extracellular vesicles (sEVs) to decrease TMZ efflux.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">EPIC-1042 physically interrupted the interaction of PTRF/Cavin1 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>caveolin-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, leading to reduced secretion of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>small extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>sEVs</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>) to decrease TMZ efflux.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -592,51 +628,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>