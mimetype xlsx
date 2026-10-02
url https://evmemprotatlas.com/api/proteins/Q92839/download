--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>HYAS1</t>
   </si>
   <si>
     <t>Q92839</t>
   </si>
   <si>
     <t>Hyaluronan synthase 1 (EC 2.4.1.212) (Hyaluronate synthase 1) (Hyaluronic acid synthase 1) (HA synthase 1) (HuHAS1)</t>
   </si>
   <si>
     <t>TRANSMEM 25..45; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 52..72; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 399..419; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 430..450; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 457..477; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 497..517; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 540..560; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>ENZYME proteins:Transferases; Enzymes; Transporters; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Enzymes, Metabolic proteins, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000105509</t>
   </si>
   <si>
     <t>HAS1</t>
   </si>