--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,102 +61,127 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ARHG1</t>
   </si>
   <si>
     <t>Q92888</t>
   </si>
   <si>
     <t>Rho guanine nucleotide exchange factor 1 (115 kDa guanine nucleotide exchange factor) (p115-RhoGEF) (p115RhoGEF) (Sub1.5)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Human disease related genes:Immune system diseases:Primary immunodeficiency; Disease related genes; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000076928</t>
   </si>
   <si>
     <t>ARHGEF1</t>
   </si>
   <si>
     <t>LBCL2, P115-RHOGEF, SUB1.5</t>
   </si>
   <si>
     <t>Rho guanine nucleotide exchange factor 1</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>41883173-41930150</t>
   </si>
   <si>
     <t>37457308</t>
   </si>
   <si>
     <t>Platelet-derived extracellular vesicles formulated with hyaluronic acid gels for application at the bone-implant interface: An animal study.</t>
   </si>
   <si>
     <t>37516879</t>
   </si>
   <si>
     <t>Exosomes promote hFOB1.19 proliferation and differentiation via LINC00520.</t>
   </si>
   <si>
-    <t>After human osteoblasts hFOB1.19 were exposed to the obtained exosomes, cell survival, cell cycle, apoptosis and calcium deposits of hFOB1.19 cell were detected by MTT, 7-aminoactinomycin D, Annexin V-FITC/propidium iodide and Alizarin red staining, respectively.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">After human osteoblasts hFOB1.19 were exposed to the obtained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, cell survival, cell cycle, apoptosis and calcium deposits of hFOB1.19 cell were detected by MTT, 7-aminoactinomycin D, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Annexin V</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>-FITC/propidium iodide and Alizarin red staining, respectively.</t>
+    </r>
   </si>
   <si>
     <t>39155501</t>
   </si>
   <si>
     <t>The efficacy of adipose stem cell-derived exosomes in hair regeneration based on a preclinical and clinical study.</t>
   </si>
   <si>
     <t xml:space="preserve">ASC-Exosomes impact hDPCs, increasing proliferation and the upregulation of hair growth-related genes, including ALP, VCAN, β-catenin, and LEF-1.
 First, using human hair follicle (HF) dermal papilla cells (hDPCs) treated with ASC-Exosomes, ALP, VCAN, β-catenin, and LEF-1 levels with RT-PCR and p-GSK3β, GSK3β, β-catenin, ALP, and β-actin levels with western blot analysis were assessed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -620,51 +645,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -676,51 +701,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -732,51 +757,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>