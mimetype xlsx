--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,97 +61,122 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>LENG1</t>
   </si>
   <si>
     <t>Q96BZ8</t>
   </si>
   <si>
     <t>Leukocyte receptor cluster member 1</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Essential proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000105617</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>54155161-54159721</t>
   </si>
   <si>
     <t>35058120</t>
   </si>
   <si>
     <t>Low-density lipoprotein receptor and apolipoprotein A 5, myocardial infarction biomarkers in plasma-derived exosomes.</t>
   </si>
   <si>
     <t xml:space="preserve">In this study, we detected the levels of LDLR, APOA5, and cardiac troponin T in plasma-derived exosomes in MI patients and age-matched healthy people by enzyme linked immunosorbent assay and observed the morphology and number of exosomes using transmission electron microscope and nanoparticle tracking analysis.
 We found that the levels of LDLR and APOA5 in plasma-derived exosomes in MI patients were significantly decreased.</t>
   </si>
   <si>
     <t>37322492</t>
   </si>
   <si>
     <t>Exosomal circ_0008285 in follicle fluid regulates the lipid metabolism through the miR-4644/ LDLR axis in polycystic ovary syndrome.</t>
   </si>
   <si>
-    <t>The intercellular experiments on circ_0008285 and its reduction in KGN cells showed that the consumption of circ_0008285 in exosomes could increase the expression of miR-4644 in recipient cells and inhibit the expression of LDLR, as well as increase free fatty acid secretion.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">The intercellular experiments on circ_0008285 and its reduction in KGN cells showed that the consumption of circ_0008285 in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> could increase the expression of miR-4644 in recipient cells and inhibit the expression of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>LDLR</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, as well as increase free fatty acid secretion.</t>
+    </r>
   </si>
   <si>
     <t>38942135</t>
   </si>
   <si>
     <t>IGFBP6 regulates extracellular vesicles formation via cholesterol abundance in MDA-MB-231 cells.</t>
   </si>
   <si>
     <t>In this study, we demonstrated that the knockdown of the IGFBP6 gene, a highly selective inhibitor of IGF-II, led to a significant decline in the number of secreted extracellular vesicles (EVs) and altered cholesterol metabolism in MDA-MB-231 cells.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -614,51 +639,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="R2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -670,51 +695,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>20</v>
       </c>
       <c r="L3" t="s">
         <v>25</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -726,51 +751,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>21</v>
       </c>
       <c r="K4" t="s">
         <v>20</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>33</v>
       </c>
       <c r="Q4" t="s">
         <v>34</v>
       </c>
       <c r="R4" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>