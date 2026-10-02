--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>DISP1</t>
   </si>
   <si>
     <t>Q96F81</t>
   </si>
   <si>
     <t>Protein dispatched homolog 1</t>
   </si>
   <si>
     <t>TRANSMEM 190..210; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 500..520; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 525..545; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 549..569; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 604..624; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 638..658; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 719..739; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 988..1008; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1010..1030; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1040..1060; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1079..1099; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 1107..1127; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000154309</t>
   </si>
   <si>
     <t>DISPA, DKFZP434I0428, MGC13130, MGC16796</t>
   </si>