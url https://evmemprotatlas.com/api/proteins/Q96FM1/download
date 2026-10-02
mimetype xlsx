--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,93 +61,118 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PGAP3</t>
   </si>
   <si>
     <t>Q96FM1</t>
   </si>
   <si>
     <t>GPI-specific phospholipase A2-like PGAP3 (EC 3.1.1.-) (COS16 homolog) (hCOS16) (Gene coamplified with ERBB2 protein) (PER1-like domain-containing protein 1) (Post-GPI attachment to proteins factor 3)</t>
   </si>
   <si>
     <t>TRANSMEM 99..119; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 136..156; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 170..190; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 194..214; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 225..245; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 258..278; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 280..299; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Congenital disorders of metabolism:Congenital disorders of lipid/glycolipid metabolism; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000161395</t>
   </si>
   <si>
     <t>CAB2, MGC9753, PER1, PERLD1, PP1498</t>
   </si>
   <si>
     <t>Post-GPI attachment to proteins phospholipase 3</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>39671122-39696797</t>
   </si>
   <si>
     <t>35647028</t>
   </si>
   <si>
     <t>Dysregulated Exosomes Result in Suppression of the Immune Response of Pregnant COVID-19 Convalescent Women.</t>
   </si>
   <si>
-    <t>In this study, we found several exosomes including CD9, CD31, CD40, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">In this study, we found several </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> including CD9, CD31, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD40</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, CD45, CD41b, CD42a, CD62P, CD69, CD81, CD105, and HLA-DRDPDQ in the plasma of COVID-19-recovered pregnant women were significantly less abundant than the control group.</t>
+    </r>
   </si>
   <si>
     <t>38762017</t>
   </si>
   <si>
     <t>Preliminary study on the mechanism by which exosomes derived from human exfoliated deciduous teeth improve the proliferation and osteogenic inhibitory effect of glucocorticoid-induced BMSCs.</t>
   </si>
   <si>
     <t xml:space="preserve">In conclusion, SHED-derived exosomes partially reversed the inhibitory effects of glucocorticoids on BMSC proliferation and osteogenesis by inhibiting the expression of HGF, ITGB8 and IL7, and upregulating the expression of EFNA1.
 Transcriptome sequencing analysis revealed that the differentially expressed mRNAs regulated by SHED-derived exosomes were enriched mainly in signaling pathways such as the apoptosis pathway, the PI3K-Akt signaling pathway, the Hippo signaling pathway and the p53 signaling pathway.</t>
   </si>
   <si>
     <t>39166055</t>
   </si>
   <si>
     <t>Dental pulp stem cells regenerate neural tissue in degenerative disorders and stroke rehabilitation: A scope systematic review.</t>
   </si>
   <si>
     <t>DPSC-derived exosomes suppressed the expression of IL-6, IL-1β, TNF-α, and TGF, key mediators of nerve tissue inflammation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
@@ -620,51 +645,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -676,51 +701,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -732,51 +757,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>