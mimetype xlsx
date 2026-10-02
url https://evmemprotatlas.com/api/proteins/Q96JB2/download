--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>COG3</t>
   </si>
   <si>
     <t>Q96JB2</t>
   </si>
   <si>
     <t>Conserved oligomeric Golgi complex subunit 3 (COG complex subunit 3) (Component of oligomeric Golgi complex 3) (Vesicle-docking protein SEC34 homolog) (p94)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Essential proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000136152</t>
   </si>
   <si>
     <t>SEC34</t>
   </si>
@@ -133,60 +133,121 @@
   <si>
     <t>B cell-derived exosomes can present allergen peptides and activate allergen-specific T cells to proliferate and produce TH2-like cytokines.</t>
   </si>
   <si>
     <t xml:space="preserve">Exosomes from antigen-presenting cells carry immunorelevant molecules like MHC class I and II and costimulatory molecules and thus are suggested to have a role in immune modulation.
 RESULTS: The exosomes had a phenotype typical of B cell-derived exosomes with expression of MHC, costimulatory molecules like CD86, tetraspanin proteins such as CD81, and CD19.</t>
   </si>
   <si>
     <t>21044087</t>
   </si>
   <si>
     <t>Exosomal-like vesicles with immune-modulatory features are present in human plasma and can induce CD4+ T-cell apoptosis in vitro.</t>
   </si>
   <si>
     <t xml:space="preserve">Antibodies against exosomes FasL can block the activity of exosomes on CD4+ T-cell apoptosis.
 Moreover, three different concentrations of CD4+ T cells were inhibited by plasma exosomes and the suppressive function was not dependent on interleukin-2.
 RESULTS: Vesicles purified from human plasma displayed shapes and sizes similar to those of previously described exosomes and contained exosomes marker proteins CD63 and CD81.</t>
   </si>
   <si>
     <t>37960298</t>
   </si>
   <si>
     <t>Application of Milk Exosomes for Musculoskeletal Health: Talking Points in Recent Outcomes.</t>
   </si>
   <si>
-    <t>Discovered through electron microscopy as floating vesicles, the existence of exosomes in human milk was confirmed owing to a density between 1.10 and 1.18 g/mL in a sucrose gradient corresponding to the known density of exosomes and detection of MHC classes I and II, CD63, CD81, and CD86 on the vesicles.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Discovered through electron microscopy as floating vesicles, the existence of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> in human milk was confirmed owing to a density between 1.10 and 1.18 g/mL in a sucrose gradient corresponding to the known density of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and detection of MHC classes I and II, CD63, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD81</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, and CD86 on the vesicles.</t>
+    </r>
   </si>
   <si>
     <t>37993261</t>
   </si>
   <si>
     <t>Hypoxia-regulated exosomes mediate M2 macrophage polarization and promote metastasis in chondrosarcoma.</t>
   </si>
   <si>
-    <t>These hypoxia-induced exosomes promoted macrophage polarization towards the M2 phenotype, characterized by the expression of CD163 and CD206, but not the M1 phenotype, characterized by CD86 expression.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">These hypoxia-induced </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> promoted macrophage polarization towards the M2 phenotype, characterized by the expression of CD163 and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CD206</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>, but not the M1 phenotype, characterized by CD86 expression.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -640,51 +701,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -696,51 +757,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -752,51 +813,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -808,51 +869,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -864,51 +925,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
       <c r="Q6" t="s">
         <v>42</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>