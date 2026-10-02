--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SC16B</t>
   </si>
   <si>
     <t>Q96JE7</t>
   </si>
   <si>
     <t>Protein transport protein Sec16B (Leucine zipper transcription regulator 2) (Regucalcin gene promoter region-related protein p117) (RGPR-p117) (SEC16 homolog B)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000120341</t>
   </si>
   <si>
     <t>SEC16B</t>
   </si>
   <si>
     <t>LZTR2, PGPR-p117, RGPR, Sec16S</t>
   </si>
@@ -598,51 +598,51 @@
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>