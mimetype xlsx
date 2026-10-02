--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PAR4</t>
   </si>
   <si>
     <t>Q96RI0</t>
   </si>
   <si>
     <t>Proteinase-activated receptor 4 (PAR-4) (Coagulation factor II receptor-like 3) (Thrombin receptor-like 3)</t>
   </si>
   <si>
     <t>TRANSMEM 83..103; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 109..129; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 152..172; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 193..213; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 248..268; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 284..304; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 320..343; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000127533</t>
   </si>
   <si>
     <t>F2RL3</t>
   </si>