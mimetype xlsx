--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="49">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FNBP1</t>
   </si>
   <si>
     <t>Q96RU3</t>
   </si>
   <si>
     <t>Formin-binding protein 1 (Formin-binding protein 17) (hFBP17)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000187239</t>
   </si>
   <si>
     <t>FBP17, KIAA0554</t>
   </si>
@@ -122,50 +122,78 @@
     <t>29242380</t>
   </si>
   <si>
     <t>Insights into the Proteome of Gastrointestinal Stromal Tumors-Derived Exosomes Reveals New Potential Diagnostic Biomarkers.</t>
   </si>
   <si>
     <t>30760538</t>
   </si>
   <si>
     <t>Microvesicle Proteomic Profiling of Uterine Liquid Biopsy for Ovarian Cancer Early Detection.</t>
   </si>
   <si>
     <t>32795414</t>
   </si>
   <si>
     <t>Extracellular Vesicle and Particle Biomarkers Define Multiple Human Cancers.</t>
   </si>
   <si>
     <t>Among traditional exosome markers, CD9, HSPA8, ALIX, and HSP90AB1 represent pan-EVP markers, while ACTB, MSN, and RAP1B are novel pan-EVP markers.</t>
   </si>
   <si>
     <t>37862381</t>
   </si>
   <si>
     <t>Surfaceome analysis of extracellular vesicles from senescent cells uncovers uptake repressor DPP4.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Surfaceome analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from senescent cells uncovers uptake repressor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>DPP4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38731868</t>
   </si>
   <si>
     <t>The Deep Proteomics Approach Identified Extracellular Vesicular Proteins Correlated to Extracellular Matrix in Type One and Two Endometrial Cancer.</t>
   </si>
   <si>
     <t>40091455</t>
   </si>
   <si>
     <t>Potential Role of Menstrual Fluid-Derived Small Extracellular Vesicle Proteins in Endometriosis Pathogenesiss.</t>
   </si>
   <si>
     <t>40311616</t>
   </si>
   <si>
     <t>Integrative proteomic profiling of tumor and plasma extracellular vesicles identifies a diagnostic biomarker panel for colorectal cancer.</t>
   </si>
   <si>
     <t>40619995</t>
   </si>
   <si>
     <t>A 96-Well Ultrafiltration Approach for the High-Throughput Proteome Analysis of Extracellular Vesicles Isolated From Conditioned Medium.</t>
   </si>
@@ -826,104 +854,104 @@
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>9</v>
       </c>
       <c r="O5">
         <v>0.625</v>
       </c>
       <c r="P5" t="s">
         <v>36</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>9</v>
       </c>
       <c r="O6">
         <v>0.625</v>
       </c>
       <c r="P6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="R6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
@@ -932,54 +960,54 @@
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
         <v>9</v>
       </c>
       <c r="O7">
         <v>0.625</v>
       </c>
       <c r="P7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
@@ -988,54 +1016,54 @@
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
         <v>9</v>
       </c>
       <c r="O8">
         <v>0.625</v>
       </c>
       <c r="P8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
@@ -1044,54 +1072,54 @@
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
         <v>9</v>
       </c>
       <c r="O9">
         <v>0.625</v>
       </c>
       <c r="P9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
@@ -1100,54 +1128,54 @@
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
         <v>9</v>
       </c>
       <c r="O10">
         <v>0.625</v>
       </c>
       <c r="P10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R10" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>