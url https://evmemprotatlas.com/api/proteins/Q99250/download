--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>SCN2A</t>
   </si>
   <si>
     <t>Q99250</t>
   </si>
   <si>
     <t>Sodium channel protein type 2 subunit alpha (HBSC II) (Sodium channel protein brain II subunit alpha) (Sodium channel protein type II subunit alpha) (Voltage-gated sodium channel subunit alpha Nav1.2)</t>
   </si>
   <si>
     <t>TRANSMEM 130..148; /note="Helical; Name=S1 of repeat I"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 156..176; /note="Helical; Name=S2 of repeat I"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 191..208; /note="Helical; Name=S3 of repeat I"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 215..231; /note="Helical; Name=S4 of repeat I"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 251..270; /note="Helical; Name=S5 of repeat I"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 402..422; /note="Helical; Name=S6 of repeat I"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 760..778; /note="Helical; Name=S1 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 790..809; /note="Helical; Name=S2 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 824..843; /note="Helical; Name=S3 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 846..863; /note="Helical; Name=S4 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 880..898; /note="Helical; Name=S5 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 962..982; /note="Helical; Name=S6 of repeat II"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1210..1227; /note="Helical; Name=S1 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1241..1259; /note="Helical; Name=S2 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1274..1292; /note="Helical; Name=S3 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1301..1319; /note="Helical; Name=S4 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1337..1356; /note="Helical; Name=S5 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1448..1469; /note="Helical; Name=S6 of repeat III"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1533..1550; /note="Helical; Name=S1 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1562..1580; /note="Helical; Name=S2 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1593..1610; /note="Helical; Name=S3 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1624..1640; /note="Helical; Name=S4 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1660..1677; /note="Helical; Name=S5 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"; TRANSMEM 1753..1775; /note="Helical; Name=S6 of repeat IV"; /evidence="ECO:0000250|UniProtKB:D0E0C2"</t>
   </si>
   <si>
     <t>Human disease related genes:Nervous system diseases:Neurodegenerative diseases; Human disease related genes:Nervous system diseases:Epilepsy; Voltage-gated ion channels:Voltage-Gated Sodium Channels; Transporters:Transporter channels and pores; Disease related genes; FDA approved drug targets:Small molecule drugs</t>
   </si>
   <si>
     <t>Disease related genes, FDA approved drug targets, Human disease related genes, Metabolic proteins, Predicted membrane proteins, Transporters, Voltage-gated ion channels</t>
   </si>
   <si>
     <t>ENSG00000136531</t>
   </si>
   <si>
     <t>HBSCI, HBSCII, Nav1.2, SCN2A1, SCN2A2</t>
   </si>
@@ -601,51 +601,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>