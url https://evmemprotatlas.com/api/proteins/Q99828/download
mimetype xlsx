--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CIB1</t>
   </si>
   <si>
     <t>Q99828</t>
   </si>
   <si>
     <t>Calcium and integrin-binding protein 1 (CIB) (Calcium- and integrin-binding protein) (CIBP) (Calmyrin) (DNA-PKcs-interacting protein) (Kinase-interacting protein) (KIP) (SNK-interacting protein 2-28) (SIP2-28)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins; Potential drug targets; Human disease related genes:Skin diseases:Skin and soft tissue diseases; Transporters:Accessory Factors Involved in Transport; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Potential drug targets, Predicted intracellular proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000185043</t>
   </si>
   <si>
     <t>CIB, KIP, SIP2-28</t>
   </si>