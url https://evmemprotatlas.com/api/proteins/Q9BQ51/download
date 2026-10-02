--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,115 +61,291 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PD1L2</t>
   </si>
   <si>
     <t>Q9BQ51</t>
   </si>
   <si>
     <t>Programmed cell death 1 ligand 2 (PD-1 ligand 2) (PD-L2) (PDCD1 ligand 2) (Programmed death ligand 2) (Butyrophilin B7-DC) (B7-DC) (CD antigen CD273)</t>
   </si>
   <si>
     <t>TRANSMEM 221..241; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted secreted proteins; CD markers; Cancer-related genes</t>
   </si>
   <si>
     <t>Cancer-related genes, CD markers, Predicted membrane proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000197646</t>
   </si>
   <si>
     <t>PDCD1LG2</t>
   </si>
   <si>
     <t>B7-DC, bA574F11.2, Btdc, CD273, PD-L2, PDL2</t>
   </si>
   <si>
     <t>Programmed cell death 1 ligand 2</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5510531-5571282</t>
   </si>
   <si>
     <t>35366112</t>
   </si>
   <si>
     <t>Programmed death receptor ligand-2 (PD-L2) bearing extracellular vesicles as a new biomarker to identify early triple-negative breast cancer patients at high risk for relapse.</t>
   </si>
   <si>
-    <t>Based on the tumor-promoting features of extracellular vesicles (EV) and PD-L1/2-bearing EV subpopulations (PD-L1/2 After enrichment of EV from plasma samples of 56 patients before and 50 after chemotherapy (CT), we determined levels of EV particle number and PD-L1/2 Compared to healthy controls, patients had a tenfold higher EV concentration and significantly elevated PD L2 This study highlights PD L2 © 2022.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Based on the tumor-promoting features of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">) and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>PD-L1/2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-bearing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> subpopulations (PD-L1/2 After enrichment of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from plasma samples of 56 patients before and 50 after chemotherapy (CT), we determined levels of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> particle number and PD-L1/2 Compared to healthy controls, patients had a tenfold higher </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>EV</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> concentration and significantly elevated PD L2 This study highlights PD L2 \xc2\xa9 2022.
+Programmed death receptor ligand-2 (PD-L2) bearing </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> as a new biomarker to identify early triple-negative breast cancer patients at high risk for relapse.</t>
+    </r>
   </si>
   <si>
     <t>37547182</t>
   </si>
   <si>
     <t>Retroviral b-Zip protein (HBZ) contributes to the release of soluble and exosomal immune checkpoint molecules in the context of neuroinflammation.</t>
   </si>
   <si>
-    <t>For the very first time, we demonstrate a unique elevated presence of several stimulatory (CD27, CD28, 4-1BB) and inhibitory (BTLA, CTLA-4, LAG-3, PD-1, PD-L2) ICP receptors in HAM/TSP sera, and in purified exosomes from a HAM/TSP-derived HTLV-1-producing (OSP2) cells.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">For the very first time, we demonstrate a unique elevated presence of several stimulatory (CD27, CD28, 4-1BB) and inhibitory (BTLA, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>CTLA-4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, LAG-3, PD-1, PD-L2) ICP receptors in HAM/TSP sera, and in purified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from a HAM/TSP-derived HTLV-1-producing (OSP2) cells.</t>
+    </r>
   </si>
   <si>
     <t>39304856</t>
   </si>
   <si>
     <t>Type 2-like polarization and elevated CXCL4 secretion of monocyte derived macrophages upon internalization of plasma-derived exosomes from head and neck cancer patients.</t>
   </si>
   <si>
-    <t xml:space="preserve">Furthermore, we observed a significant type 2-like polarization and elevated CXCL4 secretion of monocyte derived macrophages upon internalization of plasma-derived exosomes from HNSCC patients, which could be visualized by fluorescence microcopy of membrane stained exosomes.
-Our data revealed elevated overall plasma levels of CTLA-4, PD-L1, and TIM-3 as well as elevated exosome-associated CTLA-4, PD-L2, TIM-3, and LAG-3 levels in HNSCC patients compared to HD.</t>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Furthermore, we observed a significant type 2-like polarization and elevated CXCL4 secretion of monocyte derived macrophages upon internalization of plasma-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from HNSCC patients, which could be visualized by fluorescence microcopy of membrane stained </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">.
+Our data revealed elevated overall plasma levels of CTLA-4, PD-L1, and TIM-3 as well as elevated </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome-associated</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> CTLA-4,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t xml:space="preserve"> PD-L2</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">, TIM-3, and LAG-3 levels in HNSCC patients compared to HD.
+Type 2-like polarization and elevated CXCL4 secretion of monocyte derived macrophages upon internalization of plasma-derived </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosomes</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from head and neck cancer patients.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -623,51 +799,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -679,51 +855,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4">
@@ -735,51 +911,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P4" t="s">
         <v>36</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>