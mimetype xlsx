--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PLVAP</t>
   </si>
   <si>
     <t>Q9BX97</t>
   </si>
   <si>
     <t>Plasmalemma vesicle-associated protein (Fenestrated endothelial-linked structure protein) (Plasmalemma vesicle protein 1) (PV-1)</t>
   </si>
   <si>
     <t>TRANSMEM 28..48; /note="Helical; Signal-anchor for type II membrane protein"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Digestive system diseases:Gastrointestinal diseases; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000130300</t>
   </si>
   <si>
     <t>FELS, gp68, PV-1, PV1</t>
   </si>