--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -8,122 +8,148 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="32">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>OSB10</t>
   </si>
   <si>
     <t>Q9BXB5</t>
   </si>
   <si>
     <t>Oxysterol-binding protein-related protein 10 (ORP-10) (OSBP-related protein 10)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000144645</t>
   </si>
   <si>
     <t>OSBPL10</t>
   </si>
   <si>
-    <t>25037567; 37704750; 38321007</t>
+    <t>25037567</t>
+  </si>
+  <si>
+    <t>Sortilin mediates the release and transfer of exosomes in concert with two tyrosine kinase receptors.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In this study, we demonstrate, in human lung cancer A549 cells, that the exosome release mechanism is closely linked to the multifaceted receptor sortilin (also called neurotensin receptor 3).
+This new complex (termed the TES complex) is found in exosomes and results in the linkage of the two tyrosine kinase receptors TrkB (also known as NTRK2) and EGFR with sortilin.
+Using in vitro models, we demonstrate that this sortilin-containing complex exhibits a control on endothelial cells and angiogenesis activation through exosome transfer.</t>
+  </si>
+  <si>
+    <t>37704750</t>
+  </si>
+  <si>
+    <t>Lactobacillus-derived extracellular vesicles counteract Aβ42-induced abnormal transcriptional changes through the upregulation of MeCP2 and Sirt1 and improve Aβ pathology in Tg-APP/PS1 mice.</t>
+  </si>
+  <si>
+    <t>38321007</t>
+  </si>
+  <si>
+    <t>TrkB phosphorylation in serum extracellular vesicles correlates with cognitive function enhanced by ergothioneine in humans.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -464,157 +490,285 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
         <v>0.375</v>
       </c>
       <c r="P2" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>26</v>
+      </c>
+      <c r="R2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
         <v>23</v>
+      </c>
+      <c r="I3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s">
+        <v>21</v>
+      </c>
+      <c r="L3" t="s">
+        <v>21</v>
+      </c>
+      <c r="M3" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
+      </c>
+      <c r="O3">
+        <v>0.375</v>
+      </c>
+      <c r="P3" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>29</v>
+      </c>
+      <c r="R3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>21</v>
+      </c>
+      <c r="L4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4">
+        <v>3</v>
+      </c>
+      <c r="O4">
+        <v>0.375</v>
+      </c>
+      <c r="P4" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>31</v>
+      </c>
+      <c r="R4" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">