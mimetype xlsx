--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="57">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PAIP1</t>
   </si>
   <si>
     <t>Q9H074</t>
   </si>
   <si>
     <t>Polyadenylate-binding protein-interacting protein 1 (PABP-interacting protein 1) (PAIP-1) (Poly(A)-binding protein-interacting protein 1)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000172239</t>
   </si>
   <si>
     <t>Poly(A) binding protein interacting protein 1</t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -164,50 +164,78 @@
     <t>Oxidative Stress and Extracellular Matrix Remodeling Are Signature Pathways of Extracellular Vesicles Released upon Morphine Exposure on Human Brain Microvascular Endothelial Cells.</t>
   </si>
   <si>
     <t>37322475</t>
   </si>
   <si>
     <t>Comprehensive profiling of extracellular vesicles in uveitis and scleritis enables biomarker discovery and mechanism exploration.</t>
   </si>
   <si>
     <t>38113368</t>
   </si>
   <si>
     <t>In-Depth Proteome Profiling of Small Extracellular Vesicles Isolated from Cancer Cell Lines and Patient Serum.</t>
   </si>
   <si>
     <t>38207106</t>
   </si>
   <si>
     <t>Proteomic, Metabolomic, and Fatty Acid Profiling of Small Extracellular Vesicles from Glioblastoma Stem-Like Cells and Their Role in Tumor Heterogeneity.</t>
   </si>
   <si>
     <t>38590132</t>
   </si>
   <si>
     <t>Proteomic Identification of Small Extracellular Vesicle Proteins LAMB1 and Histone H4 for Prostate Cancer Diagnosis and Risk Stratification.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Proteomic Identification of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Small Extracellular Vesicle</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> Proteins </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>LAMB1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> and Histone H4 for Prostate Cancer Diagnosis and Risk Stratification.</t>
+    </r>
   </si>
   <si>
     <t>40465195</t>
   </si>
   <si>
     <t>Extracellular vesicle proteomics uncovers energy metabolism, complement system, and endoplasmic reticulum stress response dysregulation postexercise in males with myalgic encephalomyelitis/chronic fatigue syndrome.</t>
   </si>
   <si>
     <t>40985879</t>
   </si>
   <si>
     <t>TurboID-Mediated Profiling of Glioblastoma-Derived Extracellular Vesicle Cargo Proteins.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -962,51 +990,51 @@
       <c r="J7" t="s">
         <v>21</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>25</v>
       </c>
       <c r="M7" t="s">
         <v>26</v>
       </c>
       <c r="N7">
         <v>14</v>
       </c>
       <c r="O7">
         <v>0.6</v>
       </c>
       <c r="P7" t="s">
         <v>38</v>
       </c>
       <c r="Q7" t="s">
         <v>39</v>
       </c>
       <c r="R7" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
@@ -1298,104 +1326,104 @@
       <c r="J13" t="s">
         <v>21</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>25</v>
       </c>
       <c r="M13" t="s">
         <v>26</v>
       </c>
       <c r="N13">
         <v>14</v>
       </c>
       <c r="O13">
         <v>0.6</v>
       </c>
       <c r="P13" t="s">
         <v>50</v>
       </c>
       <c r="Q13" t="s">
         <v>51</v>
       </c>
       <c r="R13" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>25</v>
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
       <c r="N14">
         <v>14</v>
       </c>
       <c r="O14">
         <v>0.6</v>
       </c>
       <c r="P14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
@@ -1404,54 +1432,54 @@
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>21</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>25</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15">
         <v>14</v>
       </c>
       <c r="O15">
         <v>0.6</v>
       </c>
       <c r="P15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R15" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>