--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>EHD4</t>
   </si>
   <si>
     <t>Q9H223</t>
   </si>
   <si>
     <t>EH domain-containing protein 4 (Hepatocellular carcinoma-associated protein 10/11) (PAST homolog 4)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Plasma proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000103966</t>
   </si>
   <si>
     <t>PAST4</t>
   </si>
@@ -1418,51 +1418,51 @@
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13">
         <v>33</v>
       </c>
       <c r="O13">
         <v>0.875</v>
       </c>
       <c r="P13" t="s">
         <v>52</v>
       </c>
       <c r="Q13" t="s">
         <v>53</v>
       </c>
       <c r="R13" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">