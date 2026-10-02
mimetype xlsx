--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PIEZ2</t>
   </si>
   <si>
     <t>Q9H5I5</t>
   </si>
   <si>
     <t>Piezo-type mechanosensitive ion channel component 2 (Protein FAM38B)</t>
   </si>
   <si>
     <t>TRANSMEM 13..24; /note="Helical; Name=1"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 31..43; /note="Helical; Name=2"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 51..76; /note="Helical; Name=3"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 123..141; /note="Helical; Name=4"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 222..237; /note="Helical; Name=5"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 241..258; /note="Helical; Name=6"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 265..287; /note="Helical; Name=7"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 336..355; /note="Helical; Name=8"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 493..514; /note="Helical; Name=9"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 520..531; /note="Helical; Name=10"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 536..562; /note="Helical; Name=11"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 584..614; /note="Helical; Name=12"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 686..699; /note="Helical; Name=13"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 706..724; /note="Helical; Name=14"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 734..753; /note="Helical; Name=15"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 786..807; /note="Helical; Name=16"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 941..956; /note="Helical; Name=17"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 963..972; /note="Helical; Name=18"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 981..1001; /note="Helical; Name=19"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1058..1082; /note="Helical; Name=20"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1124..1138; /note="Helical; Name=21"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1141..1154; /note="Helical; Name=22"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1166..1185; /note="Helical; Name=23"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1223..1243; /note="Helical; Name=24"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1298..1310; /note="Helical; Name=25"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1317..1329; /note="Helical; Name=26"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1339..1364; /note="Helical; Name=27"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1414..1430; /note="Helical; Name=28"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1922..1936; /note="Helical; Name=29"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1944..1955; /note="Helical; Name=30"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 1962..1983; /note="Helical; Name=31"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2017..2035; /note="Helical; Name=32"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2190..2209; /note="Helical; Name=33"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2232..2252; /note="Helical; Name=34"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2257..2280; /note="Helical; Name=35"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2290..2312; /note="Helical; Name=36"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2398..2421; /note="Helical; Name=37"; /evidence="ECO:0000250|UniProtKB:Q8CD54"; TRANSMEM 2670..2690; /note="Helical; Name=38"; /evidence="ECO:0000250|UniProtKB:Q8CD54"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Potential drug targets; Transporters:Transporter channels and pores; Disease related genes; Human disease related genes:Congenital malformations:Other congenital malformations</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000154864</t>
   </si>
   <si>
     <t>PIEZO2</t>
   </si>
@@ -604,51 +604,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>