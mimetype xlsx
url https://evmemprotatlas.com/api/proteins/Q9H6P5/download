--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,102 +61,102 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TASP1</t>
   </si>
   <si>
     <t>Q9H6P5</t>
   </si>
   <si>
     <t>Threonine aspartase 1 (Taspase-1) (EC 3.4.25.-) [Cleaved into: Threonine aspartase subunit alpha; Threonine aspartase subunit beta]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000089123</t>
   </si>
   <si>
     <t>C20orf13, dJ585I14.2, FLJ20212</t>
   </si>
   <si>
     <t>Taspase 1</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>13389392-13638932</t>
   </si>
   <si>
     <t>34185707</t>
   </si>
   <si>
     <t>Monocyte-released HERV-K dUTPase engages TLR4 and MCAM causing endothelial mesenchymal transition.</t>
   </si>
   <si>
     <t>Here we show that monocytes overexpressing HERV-K dUTPase, as opposed to GFP, can release HERV-K dUTPase in extracellular vesicles (EVs) that cause pulmonary hypertension in mice in association with endothelial mesenchymal transition (EndMT) related to induction of SNAIL/SLUG and proinflammatory molecules IL-6 as well as VCAM1.</t>
   </si>
   <si>
     <t>37438583</t>
   </si>
   <si>
     <t>Exosomal PPARγ derived from macrophages suppresses LPS-induced peritonitis by negative regulation of CD14/TLR4 axis.</t>
   </si>
   <si>
-    <t>Using co-culture models and mouse peritonitis model, we showed that exosomes from Raw264.7 cells overexpressing PPARγ inhibited LPS-induced inflammation in co-cultured human PMCs and in mice through downregulating CD14 and TLR4, two key regulators of the salmonella infection pathway.</t>
+    <t>Using co-culture models and mouse peritonitis model, we showed that exosomes from Raw264.7 cells overexpressing PPAR\xce\xb3 inhibited LPS-induced inflammation in co-cultured human PMCs and in mice through downregulating CD14 and TLR4, two key regulators of the salmonella infection pathway.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -610,51 +610,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.275</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -666,51 +666,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.375</v>
+        <v>0.275</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>