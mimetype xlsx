--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -8,134 +8,158 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="35">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
     <t>Entrez Gene ID</t>
   </si>
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
-    <t>Frequency</t>
-[...5 lines deleted...]
-    <t>Literature PMIDs</t>
+    <t>Supporting publications (n)</t>
+  </si>
+  <si>
+    <t>EVMP confidence score</t>
+  </si>
+  <si>
+    <t>PMID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Abstract</t>
   </si>
   <si>
     <t>E41LA</t>
   </si>
   <si>
     <t>Q9HCS5</t>
   </si>
   <si>
     <t>Band 4.1-like protein 4A (Erythrocyte membrane protein band 4.1-like 4A) (Protein NBL4)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000129595</t>
   </si>
   <si>
     <t>EPB41L4A</t>
   </si>
   <si>
     <t>NBL4</t>
   </si>
   <si>
     <t>Erythrocyte membrane protein band 4.1 like 4A</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>112142441-112419313</t>
   </si>
   <si>
-    <t>33184263; 33184263; 36532861; 36532861</t>
+    <t>33184263</t>
+  </si>
+  <si>
+    <t>Exosome-derived ENO1 regulates integrin α6β4 expression and promotes hepatocellular carcinoma growth and metastasis.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Although the role of ENO1 as a glycolytic enzyme in HCC cells has been well characterized, little is known about the other roles of ENO1, especially exosome-derived ENO1, in regulating HCC progression.
+Here, we demonstrated that ENO1 is frequently upregulated in HCC cells or tissues, with even higher expression in highly metastatic HCC cells or metastatic tissues as well as in exosomes derived from highly metastatic sources.
+In summary, our data suggest that exosome-derived ENO1 is essential to promoting HCC growth, metastasis, and further patient deterioration.
+Surprisingly, ENO1 can be transferred between HCC cells via exosome-mediated crosstalk, exhibiting an effect similar to that of ENO1 overexpression in HCC cells, which promoted the growth and metastasis of HCC cells with low ENO1 expression by upregulating integrin α6β4 expression and activating the FAK/Src-p38MAPK pathway.</t>
+  </si>
+  <si>
+    <t>36532861</t>
+  </si>
+  <si>
+    <t>Exploring breast cancer exosomes for novel biomarkers of potential diagnostic and prognostic importance.</t>
+  </si>
+  <si>
+    <t>The comprehensive bioinformatics analysis of breast cancer exosomes revealed that HSP90AA1, CCT2, and ENO1 were novel hub genes in the giant protein-protein interaction network of 110 exosomal proteins.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -476,157 +500,229 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
+  <cols>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="100" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N2">
         <v>4</v>
       </c>
       <c r="O2">
         <v>0.375</v>
       </c>
       <c r="P2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
         <v>27</v>
+      </c>
+      <c r="M3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3">
+        <v>4</v>
+      </c>
+      <c r="O3">
+        <v>0.375</v>
+      </c>
+      <c r="P3" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>33</v>
+      </c>
+      <c r="R3" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">