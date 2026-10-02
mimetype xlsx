--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ABCB6</t>
   </si>
   <si>
     <t>Q9NP58</t>
   </si>
   <si>
     <t>ATP-binding cassette sub-family B member 6 (ABC-type heme transporter ABCB6) (EC 7.6.2.5) (Mitochondrial ABC transporter 3) (Mt-ABC transporter 3) (P-glycoprotein-related protein) (Ubiquitously-expressed mammalian ABC half transporter)</t>
   </si>
   <si>
     <t>TRANSMEM 27..47; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 73..93; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 107..127; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 148..168; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 186..206; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 264..284; /note="Helical"; /evidence="ECO:0000255, ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 292..312; /note="Helical"; /evidence="ECO:0000255, ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 376..396; /note="Helical"; /evidence="ECO:0000255, ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 398..418; /note="Helical"; /evidence="ECO:0000255, ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 500..520; /note="Helical"; /evidence="ECO:0000255, ECO:0000255|PROSITE-ProRule:PRU00441"; TRANSMEM 530..550; /note="Helical"; /evidence="ECO:0000255, ECO:0000255|PROSITE-ProRule:PRU00441"</t>
   </si>
   <si>
     <t>Human disease related genes:Cardiovascular diseases:Hematologic diseases; Human disease related genes:Congenital malformations:Congenital malformations of eye; Potential drug targets; Enzymes; ENZYME proteins; Human disease related genes:Skin diseases:Skin and soft tissue diseases; Transporters:Primary Active Transporters; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Enzymes, Human disease related genes, Metabolic proteins, Potential drug targets, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000115657</t>
   </si>
   <si>
     <t>EST45597, MTABC3, umat</t>
   </si>
@@ -601,51 +601,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.375</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>