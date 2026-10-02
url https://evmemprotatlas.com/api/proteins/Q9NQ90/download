--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ANO2</t>
   </si>
   <si>
     <t>Q9NQ90</t>
   </si>
   <si>
     <t>Anoctamin-2 (Transmembrane protein 16B)</t>
   </si>
   <si>
     <t>TRANSMEM 365..385; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 434..454; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 534..554; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 578..598; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 619..639; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 744..764; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 797..817; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 903..923; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores</t>
   </si>
   <si>
     <t>Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000047617</t>
   </si>
   <si>
     <t>C12orf3, TMEM16B</t>
   </si>
@@ -113,51 +113,72 @@
     <t>Anoctamin 2</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5531869-5946232</t>
   </si>
   <si>
     <t>35868309</t>
   </si>
   <si>
     <t>Mechanical force-promoted osteoclastic differentiation via periodontal ligament stem cell exosomal protein ANXA3.</t>
   </si>
   <si>
     <t xml:space="preserve">Collectively, this study demonstrates that mechanical force treatment promotes the biogenesis of exosomes from PDLSCs and increases exosomal protein ANXA3 to facilitate exosome internalization, which activates ERK phosphorylation, thus inducing osteoclast differentiation.
 Mechanistically, mechanical force increases the level of exosomal proteins, especially annexin A3 (ANXA3), which facilitates exosome internalization to activate extracellular signal-regulated kinase (ERK), thus inducing osteoclast differentiation.</t>
   </si>
   <si>
     <t>38393971</t>
   </si>
   <si>
     <t>ANXA3-Rich Exosomes Derived from Tumor-Associated Macrophages Regulate Ferroptosis and Lymphatic Metastasis of Laryngeal Squamous Cell Carcinoma.</t>
   </si>
   <si>
-    <t/>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>ANXA3</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">-Rich </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Exosomes Derived</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from Tumor-Associated Macrophages Regulate Ferroptosis and Lymphatic Metastasis of Laryngeal Squamous Cell Carcinoma.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -611,51 +632,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3">
@@ -667,51 +688,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.525</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>