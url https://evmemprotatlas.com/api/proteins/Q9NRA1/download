--- v0 (2026-08-12)
+++ v1 (2026-10-04)
@@ -61,102 +61,102 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PDGFC</t>
   </si>
   <si>
     <t>Q9NRA1</t>
   </si>
   <si>
     <t>Platelet-derived growth factor C (PDGF-C) (Fallotein) (Spinal cord-derived growth factor) (SCDGF) (VEGF-E) [Cleaved into: Platelet-derived growth factor C, latent form (PDGFC latent form); Platelet-derived growth factor C, receptor-binding form (PDGFC receptor-binding form)]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted secreted proteins; RAS pathway related proteins</t>
   </si>
   <si>
     <t>Predicted secreted proteins, RAS pathway related proteins</t>
   </si>
   <si>
     <t>ENSG00000145431</t>
   </si>
   <si>
     <t>fallotein, SCDGF</t>
   </si>
   <si>
     <t>Platelet derived growth factor C</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>156760454-156971799</t>
   </si>
   <si>
     <t>28102751</t>
   </si>
   <si>
     <t>Extracellular vesicles from activated platelets: a semiquantitative cryo-electron microscopy and immuno-gold labeling study.</t>
   </si>
   <si>
-    <t>According to the current model, EVs shed from the plasma membrane, often called microvesicles, expose phosphatidylserine (PS) and range in size from 100 nm to 1 µm, while EVs originating from endosomal multi-vesicular bodies, called exosomes, contain tetraspanin proteins, including CD63, and range in size from 50 to 100 nm.</t>
+    <t>According to the current model, EVs shed from the plasma membrane, often called microvesicles, expose phosphatidylserine (PS) and range in size from 100 nm to 1 \xc2\xb5m, while EVs originating from endosomal multi-vesicular bodies, called exosomes, contain tetraspanin proteins, including CD63, and range in size from 50 to 100 nm.</t>
   </si>
   <si>
     <t>28823103</t>
   </si>
   <si>
     <t>Bariatric Surgery Is Accompanied by Changes in Extracellular Vesicle-Associated and Plasma Fatty Acid Binding Protein 4.</t>
   </si>
   <si>
-    <t>EV origin (CD9: exosome; CD41: platelet; CD235a: erythrocyte; CD11b: leukocyte; CD144: endothelial), cytokine (interferon γ, interleukin-6, TNF-α) and adipocyte marker (adiponectin, FABP4, PPARγ) expression was measured by time-resolved fluorescence immunoassay.</t>
+    <t>EV origin (CD9: exosome; CD41: platelet; CD235a: erythrocyte; CD11b: leukocyte; CD144: endothelial), cytokine (interferon \xce\xb3, interleukin-6, TNF-\xce\xb1) and adipocyte marker (adiponectin, FABP4, PPAR\xce\xb3) expression was measured by time-resolved fluorescence immunoassay.</t>
   </si>
   <si>
     <t>29845758</t>
   </si>
   <si>
     <t>Low cardiorespiratory fitness is associated with higher extracellular vesicle counts in obese adults.</t>
   </si>
   <si>
     <t>Extracellular vesicles (EVs) are a novel target of CVD, however, it remains unknown if obese individuals with very poor fitness (VPF) have elevated EVs versus people with poor fitness (PF).</t>
   </si>
   <si>
     <t>32341357</t>
   </si>
   <si>
     <t>CD41-deficient exosomes from non-traumatic femoral head necrosis tissues impair osteogenic differentiation and migration of mesenchymal stem cells.</t>
   </si>
   <si>
     <t>Taken together, our study results revealed that in the progress of ONFH, exosomes from the pathological bone brought about the failure of MSCs repairing the necrotic bone for lack of some critical proteins, like integrin CD41, and prompted the progression of experimentally induced ONFH-like status in the rat.</t>
   </si>
   <si>
     <t>33345458</t>
   </si>
   <si>
     <t>Platelet-derived extracellular vesicles are increased in sera of Alzheimer's disease patients, as revealed by Tim4-based assays.</t>
   </si>
@@ -667,51 +667,51 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2">
         <v>9</v>
       </c>
       <c r="O2">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -723,51 +723,51 @@
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3">
         <v>9</v>
       </c>
       <c r="O3">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
@@ -779,51 +779,51 @@
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>9</v>
       </c>
       <c r="O4">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P4" t="s">
         <v>35</v>
       </c>
       <c r="Q4" t="s">
         <v>36</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
@@ -835,51 +835,51 @@
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5">
         <v>9</v>
       </c>
       <c r="O5">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P5" t="s">
         <v>38</v>
       </c>
       <c r="Q5" t="s">
         <v>39</v>
       </c>
       <c r="R5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
@@ -891,51 +891,51 @@
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6">
         <v>9</v>
       </c>
       <c r="O6">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P6" t="s">
         <v>41</v>
       </c>
       <c r="Q6" t="s">
         <v>42</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
@@ -947,51 +947,51 @@
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7">
         <v>9</v>
       </c>
       <c r="O7">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P7" t="s">
         <v>44</v>
       </c>
       <c r="Q7" t="s">
         <v>45</v>
       </c>
       <c r="R7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
@@ -1003,51 +1003,51 @@
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8">
         <v>9</v>
       </c>
       <c r="O8">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P8" t="s">
         <v>47</v>
       </c>
       <c r="Q8" t="s">
         <v>48</v>
       </c>
       <c r="R8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
@@ -1059,107 +1059,107 @@
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9">
         <v>9</v>
       </c>
       <c r="O9">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P9" t="s">
         <v>49</v>
       </c>
       <c r="Q9" t="s">
         <v>50</v>
       </c>
       <c r="R9" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10">
         <v>9</v>
       </c>
       <c r="O10">
-        <v>0.625</v>
+        <v>0.5</v>
       </c>
       <c r="P10" t="s">
         <v>51</v>
       </c>
       <c r="Q10" t="s">
         <v>52</v>
       </c>
       <c r="R10" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>