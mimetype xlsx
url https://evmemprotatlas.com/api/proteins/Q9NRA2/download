--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,81 +61,109 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>S17A5</t>
   </si>
   <si>
     <t>Q9NRA2</t>
   </si>
   <si>
     <t>Sialin (H(+)/nitrate cotransporter) (H(+)/sialic acid cotransporter) (AST) (Membrane glycoprotein HP59) (Solute carrier family 17 member 5) (Vesicular excitatory amino acid transporter) (VEAT)</t>
   </si>
   <si>
     <t>TRANSMEM 42..62; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 110..130; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 137..157; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 159..179; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 201..221; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 228..248; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 280..300; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 329..349; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 366..386; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 392..412; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 424..444; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 458..478; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Human disease related genes:Congenital disorders of metabolism:Congenital disorders of glycan/glycoprotein metabolism; Potential drug targets; Transporters:Electrochemical Potential-driven transporters; Disease related genes; Human disease related genes:Congenital disorders of metabolism:Lysosomal storage diseases</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000119899</t>
   </si>
   <si>
     <t>SLC17A5</t>
   </si>
   <si>
     <t>37759206</t>
   </si>
   <si>
     <t>Anaplasma phagocytophilum Ats-1 enhances exosome secretion through Syntenin-1.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Anaplasma phagocytophilum Ats-1 enhances </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>exosome</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> secretion through </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>Syntenin-1</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -589,60 +617,60 @@
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">