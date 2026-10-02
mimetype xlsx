--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ANO10</t>
   </si>
   <si>
     <t>Q9NW15</t>
   </si>
   <si>
     <t>Anoctamin-10 (Transmembrane protein 16K)</t>
   </si>
   <si>
     <t>TRANSMEM 208..228; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 241..261; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 317..337; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 353..373; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 401..421; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 501..521; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 554..574; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 591..611; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Human disease related genes:Nervous system diseases:Neurodegenerative diseases; Potential drug targets; Transporters:Transporter channels and pores; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Potential drug targets, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000160746</t>
   </si>
   <si>
     <t>FLJ10375, MGC47890, SCAR10, TMEM16K</t>
   </si>