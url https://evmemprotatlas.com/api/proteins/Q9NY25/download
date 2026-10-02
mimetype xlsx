--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CLC5A</t>
   </si>
   <si>
     <t>Q9NY25</t>
   </si>
   <si>
     <t>C-type lectin domain family 5 member A (C-type lectin superfamily member 5) (Myeloid DAP12-associating lectin 1) (MDL-1)</t>
   </si>
   <si>
     <t>TRANSMEM 5..27; /note="Helical; Signal-anchor for type II membrane protein"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ENSG00000258227</t>
   </si>
   <si>
     <t>CLEC5A</t>
   </si>