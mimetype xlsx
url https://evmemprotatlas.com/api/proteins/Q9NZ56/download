--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="37">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,81 +61,109 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FMN2</t>
   </si>
   <si>
     <t>Q9NZ56</t>
   </si>
   <si>
     <t>Formin-2</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Other diseases:Mental and behavioural disorders; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000155816</t>
   </si>
   <si>
     <t>26775013</t>
   </si>
   <si>
     <t>Proteomic characterization of circulating extracellular vesicles identifies novel serum myeloma associated markers.</t>
   </si>
   <si>
     <t>37862381</t>
   </si>
   <si>
     <t>Surfaceome analysis of extracellular vesicles from senescent cells uncovers uptake repressor DPP4.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Surfaceome analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from senescent cells uncovers uptake repressor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>DPP4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>38731868</t>
   </si>
   <si>
     <t>The Deep Proteomics Approach Identified Extracellular Vesicular Proteins Correlated to Extracellular Matrix in Type One and Two Endometrial Cancer.</t>
   </si>
   <si>
     <t>39949490</t>
   </si>
   <si>
     <t>CRISPR-dCas9 Activation of TSG-6 in MSCs Modulates the Cargo of MSC-Derived Extracellular Vesicles and Attenuates Inflammatory Responses in Human Intervertebral Disc Cells In Vitro.</t>
   </si>
   <si>
     <t>40091455</t>
   </si>
   <si>
     <t>Potential Role of Menstrual Fluid-Derived Small Extracellular Vesicle Proteins in Endometriosis Pathogenesiss.</t>
   </si>
   <si>
     <t>41216884</t>
   </si>
   <si>
     <t>Extracellular Vesicles From Multiple Sclerosis White Matter Exhibit Synaptic, Mitochondrial, Complement and Ageing-Related Pathway Dysregulation.</t>
   </si>
@@ -613,51 +641,51 @@
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
       <c r="N2">
         <v>6</v>
       </c>
       <c r="O2">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
@@ -669,281 +697,281 @@
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
       <c r="K3" t="s">
         <v>21</v>
       </c>
       <c r="L3" t="s">
         <v>21</v>
       </c>
       <c r="M3" t="s">
         <v>21</v>
       </c>
       <c r="N3">
         <v>6</v>
       </c>
       <c r="O3">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P3" t="s">
         <v>26</v>
       </c>
       <c r="Q3" t="s">
         <v>27</v>
       </c>
       <c r="R3" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>21</v>
       </c>
       <c r="K4" t="s">
         <v>21</v>
       </c>
       <c r="L4" t="s">
         <v>21</v>
       </c>
       <c r="M4" t="s">
         <v>21</v>
       </c>
       <c r="N4">
         <v>6</v>
       </c>
       <c r="O4">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>21</v>
       </c>
       <c r="K5" t="s">
         <v>21</v>
       </c>
       <c r="L5" t="s">
         <v>21</v>
       </c>
       <c r="M5" t="s">
         <v>21</v>
       </c>
       <c r="N5">
         <v>6</v>
       </c>
       <c r="O5">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>21</v>
       </c>
       <c r="K6" t="s">
         <v>21</v>
       </c>
       <c r="L6" t="s">
         <v>21</v>
       </c>
       <c r="M6" t="s">
         <v>21</v>
       </c>
       <c r="N6">
         <v>6</v>
       </c>
       <c r="O6">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
       <c r="J7" t="s">
         <v>21</v>
       </c>
       <c r="K7" t="s">
         <v>21</v>
       </c>
       <c r="L7" t="s">
         <v>21</v>
       </c>
       <c r="M7" t="s">
         <v>21</v>
       </c>
       <c r="N7">
         <v>6</v>
       </c>
       <c r="O7">
-        <v>0.5</v>
+        <v>0.625</v>
       </c>
       <c r="P7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R7" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>