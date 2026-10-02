--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>MAT2B</t>
   </si>
   <si>
     <t>Q9NZL9</t>
   </si>
   <si>
     <t>Methionine adenosyltransferase 2 subunit beta (Methionine adenosyltransferase II beta) (MAT II beta) (Putative dTDP-4-keto-6-deoxy-D-glucose 4-reductase)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Metabolic proteins, Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000038274</t>
   </si>
   <si>
     <t>MATIIbeta, SDR23E1</t>
   </si>