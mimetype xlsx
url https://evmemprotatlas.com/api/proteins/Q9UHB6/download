--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>LIMA1</t>
   </si>
   <si>
     <t>Q9UHB6</t>
   </si>
   <si>
     <t>LIM domain and actin-binding protein 1 (Epithelial protein lost in neoplasm)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000050405</t>
   </si>
   <si>
     <t>EPLIN</t>
   </si>
   <si>
     <t>LIM domain and actin binding 1</t>
   </si>