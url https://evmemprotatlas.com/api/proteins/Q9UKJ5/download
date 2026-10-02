--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CHIC2</t>
   </si>
   <si>
     <t>Q9UKJ5</t>
   </si>
   <si>
     <t>Cysteine-rich hydrophobic domain-containing protein 2 (BrX-like translocated in leukemia)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Disease related genes; Human disease related genes:Cancers:Cancers of haematopoietic and lymphoid tissues; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000109220</t>
   </si>
   <si>
     <t>BTL</t>
   </si>