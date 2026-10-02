--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>S39AA</t>
   </si>
   <si>
     <t>Q9ULF5</t>
   </si>
   <si>
     <t>Zinc transporter ZIP10 (Solute carrier family 39 member 10) (Zrt- and Irt-like protein 10) (ZIP-10)</t>
   </si>
   <si>
     <t>TRANSMEM 411..431; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 438..458; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 495..515; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 687..707; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 732..752; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 759..779; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 801..821; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters:Electrochemical Potential-driven transporters; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Essential proteins, Metabolic proteins, Predicted intracellular proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000196950</t>
   </si>
   <si>
     <t>SLC39A10</t>
   </si>