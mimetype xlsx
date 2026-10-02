--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>ASAP1</t>
   </si>
   <si>
     <t>Q9ULH1</t>
   </si>
   <si>
     <t>Arf-GAP with SH3 domain, ANK repeat and PH domain-containing protein 1 (130 kDa phosphatidylinositol 4,5-bisphosphate-dependent ARF1 GTPase-activating protein) (ADP-ribosylation factor-directed GTPase-activating protein 1) (ARF GTPase-activating protein 1) (Development and differentiation-enhancing factor 1) (DEF-1) (Differentiation-enhancing factor 1) (PIP2-dependent ARF1 GAP)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Predicted intracellular proteins</t>
   </si>
   <si>
     <t>ENSG00000153317</t>
   </si>
   <si>
     <t>CENTB4, DDEF1, KIAA1249, PAP, ZG14P</t>
   </si>
   <si>
     <t>ArfGAP with SH3 domain, ankyrin repeat and PH domain 1</t>
   </si>