--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CAH14</t>
   </si>
   <si>
     <t>Q9ULX7</t>
   </si>
   <si>
     <t>Carbonic anhydrase 14 (EC 4.2.1.1) (Carbonate dehydratase XIV) (Carbonic anhydrase XIV) (CA-XIV)</t>
   </si>
   <si>
     <t>TRANSMEM 291..311; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted intracellular proteins; Enzymes; FDA approved drug targets:Small molecule drugs; ENZYME proteins:Lyases</t>
   </si>
   <si>
     <t>Enzymes, FDA approved drug targets, Metabolic proteins, Predicted intracellular proteins, Predicted membrane proteins</t>
   </si>
   <si>
     <t>ENSG00000118298</t>
   </si>
   <si>
     <t>CA14</t>
   </si>