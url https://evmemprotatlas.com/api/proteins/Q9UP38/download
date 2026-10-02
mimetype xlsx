--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>FZD1</t>
   </si>
   <si>
     <t>Q9UP38</t>
   </si>
   <si>
     <t>Frizzled-1 (Fz-1) (hFz1) (FzE1)</t>
   </si>
   <si>
     <t>TRANSMEM 323..343; /note="Helical; Name=1"; /evidence="ECO:0000255"; TRANSMEM 355..375; /note="Helical; Name=2"; /evidence="ECO:0000255"; TRANSMEM 403..423; /note="Helical; Name=3"; /evidence="ECO:0000255"; TRANSMEM 446..466; /note="Helical; Name=4"; /evidence="ECO:0000255"; TRANSMEM 490..510; /note="Helical; Name=5"; /evidence="ECO:0000255"; TRANSMEM 537..557; /note="Helical; Name=6"; /evidence="ECO:0000255"; TRANSMEM 602..622; /note="Helical; Name=7"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Transporters; Cancer-related genes:Candidate cancer biomarkers; G-protein coupled receptors:Family fz/smo receptors; G-protein coupled receptors:GPCRs excl olfactory receptors</t>
   </si>
   <si>
     <t>Cancer-related genes, G-protein coupled receptors, Plasma proteins, Predicted membrane proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000157240</t>
   </si>
   <si>
     <t>DKFZp564G072</t>
   </si>