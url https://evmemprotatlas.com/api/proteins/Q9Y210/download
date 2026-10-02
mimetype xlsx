--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>TRPC6</t>
   </si>
   <si>
     <t>Q9Y210</t>
   </si>
   <si>
     <t>Short transient receptor potential channel 6 (TrpC6) (Transient receptor protein 6) (TRP-6)</t>
   </si>
   <si>
     <t>TRANSMEM 439..459; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 488..508; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 522..542; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 593..613; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 637..657; /note="Helical"; /evidence="ECO:0000255"; TRANSMEM 707..727; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Voltage-gated ion channels:Transient Receptor Potential Channels; Human disease related genes:Urinary system diseases:Kidney diseases; Potential drug targets; Transporters:Transporter channels and pores; Disease related genes</t>
   </si>
   <si>
     <t>Disease related genes, Human disease related genes, Plasma proteins, Potential drug targets, Predicted membrane proteins, Transporters, Voltage-gated ion channels</t>
   </si>
   <si>
     <t>ENSG00000137672</t>
   </si>
   <si>
     <t>FSGS2, TRP6</t>
   </si>