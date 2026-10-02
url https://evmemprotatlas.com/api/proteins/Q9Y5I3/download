--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>PCDA1</t>
   </si>
   <si>
     <t>Q9Y5I3</t>
   </si>
   <si>
     <t>Protocadherin alpha-1 (PCDH-alpha-1)</t>
   </si>
   <si>
     <t>TRANSMEM 698..718; /note="Helical"; /evidence="ECO:0000255"</t>
   </si>
   <si>
     <t>Predicted secreted proteins</t>
   </si>
   <si>
     <t>Predicted membrane proteins, Predicted secreted proteins</t>
   </si>
   <si>
     <t>ENSG00000204970</t>
   </si>
   <si>
     <t>PCDHA1</t>
   </si>