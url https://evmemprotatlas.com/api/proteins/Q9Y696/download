--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Protein" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="118">
   <si>
     <t>Entry name</t>
   </si>
   <si>
     <t>UniProt ID</t>
   </si>
   <si>
     <t>Protein names</t>
   </si>
   <si>
     <t>Transmembrane</t>
   </si>
   <si>
     <t>Transmembrane count</t>
   </si>
   <si>
     <t>Protein function</t>
   </si>
   <si>
     <t>Protein classification</t>
   </si>
   <si>
     <t>Ensembl</t>
   </si>
   <si>
@@ -61,51 +61,51 @@
   <si>
     <t>Gene synonym</t>
   </si>
   <si>
     <t>Gene description</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Supporting publications (n)</t>
   </si>
   <si>
     <t>EVMP confidence score</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Abstract</t>
+    <t>Related sentences</t>
   </si>
   <si>
     <t>CLIC4</t>
   </si>
   <si>
     <t>Q9Y696</t>
   </si>
   <si>
     <t>Chloride intracellular channel protein 4 (Glutaredoxin-like oxidoreductase CLIC4) (EC 1.8.-.-) (Intracellular chloride ion channel protein p64H1)</t>
   </si>
   <si>
     <t>TRANSMEM 37..57; /note="Helical; Note=After insertion into the membrane"; /evidence="ECO:0000250|UniProtKB:Q9Z0W7"</t>
   </si>
   <si>
     <t>Transporters:Transporter channels and pores; Predicted intracellular proteins</t>
   </si>
   <si>
     <t>Predicted intracellular proteins, Transporters</t>
   </si>
   <si>
     <t>ENSG00000169504</t>
   </si>
   <si>
     <t>CLIC4L, DKFZP566G223, H1, huH1, P64H1</t>
   </si>
@@ -270,50 +270,78 @@
     <t>Proteomic Profiling of Ectosomes Derived from Paired Urothelial Bladder Cancer and Normal Cells Reveals the Presence of Biologically-Relevant Molecules.</t>
   </si>
   <si>
     <t>34341426</t>
   </si>
   <si>
     <t>Longitudinal stability of urinary extracellular vesicle protein patterns within and between individuals.</t>
   </si>
   <si>
     <t>37309723</t>
   </si>
   <si>
     <t>Proteomic analysis of the small extracellular vesicles and soluble secretory proteins from cachexia inducing and non-inducing cancer cells.</t>
   </si>
   <si>
     <t>37686366</t>
   </si>
   <si>
     <t>Identification of a Non-Invasive Urinary Exosomal Biomarker for Diabetic Nephropathy Using Data-Independent Acquisition Proteomics.</t>
   </si>
   <si>
     <t>37862381</t>
   </si>
   <si>
     <t>Surfaceome analysis of extracellular vesicles from senescent cells uncovers uptake repressor DPP4.</t>
+  </si>
+  <si>
+    <r>
+      <rPr/>
+      <t xml:space="preserve">Surfaceome analysis of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>extracellular vesicles</t>
+    </r>
+    <r>
+      <rPr/>
+      <t xml:space="preserve"> from senescent cells uncovers uptake repressor </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <color rgb="FFFF0000"/>
+      </rPr>
+      <t>DPP4</t>
+    </r>
+    <r>
+      <rPr/>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>37926697</t>
   </si>
   <si>
     <t>Analysis of small EV proteomes reveals unique functional protein networks regulated by VAP-A.</t>
   </si>
   <si>
     <t>38164498</t>
   </si>
   <si>
     <t>Enrichment of sweat-derived extracellular vesicles of human and bacterial origin for biomarker identification.</t>
   </si>
   <si>
     <t>38225453</t>
   </si>
   <si>
     <t>Deep proteomic analysis of obstetric antiphospholipid syndrome by DIA-MS of extracellular vesicle enriched fractions.</t>
   </si>
   <si>
     <t>38490958</t>
   </si>
   <si>
     <t>Proteomic analysis of ascitic extracellular vesicles describes tumour microenvironment and predicts patient survival in ovarian cancer.</t>
   </si>
@@ -2266,104 +2294,104 @@
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27" t="s">
         <v>28</v>
       </c>
       <c r="N27">
         <v>41</v>
       </c>
       <c r="O27">
         <v>0.875</v>
       </c>
       <c r="P27" t="s">
         <v>85</v>
       </c>
       <c r="Q27" t="s">
         <v>86</v>
       </c>
       <c r="R27" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28">
         <v>41</v>
       </c>
       <c r="O28">
         <v>0.875</v>
       </c>
       <c r="P28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
@@ -2372,54 +2400,54 @@
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" t="s">
         <v>28</v>
       </c>
       <c r="N29">
         <v>41</v>
       </c>
       <c r="O29">
         <v>0.875</v>
       </c>
       <c r="P29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Q29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>20</v>
       </c>
       <c r="D30" t="s">
         <v>21</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
@@ -2428,54 +2456,54 @@
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="N30">
         <v>41</v>
       </c>
       <c r="O30">
         <v>0.875</v>
       </c>
       <c r="P30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
         <v>21</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
@@ -2484,54 +2512,54 @@
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31" t="s">
         <v>28</v>
       </c>
       <c r="N31">
         <v>41</v>
       </c>
       <c r="O31">
         <v>0.875</v>
       </c>
       <c r="P31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Q31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
@@ -2540,54 +2568,54 @@
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32" t="s">
         <v>28</v>
       </c>
       <c r="N32">
         <v>41</v>
       </c>
       <c r="O32">
         <v>0.875</v>
       </c>
       <c r="P32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Q32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
         <v>21</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
@@ -2596,54 +2624,54 @@
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33" t="s">
         <v>28</v>
       </c>
       <c r="N33">
         <v>41</v>
       </c>
       <c r="O33">
         <v>0.875</v>
       </c>
       <c r="P33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Q33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" t="s">
         <v>19</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>21</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
@@ -2652,54 +2680,54 @@
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34" t="s">
         <v>28</v>
       </c>
       <c r="N34">
         <v>41</v>
       </c>
       <c r="O34">
         <v>0.875</v>
       </c>
       <c r="P34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Q34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>18</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>21</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
@@ -2708,54 +2736,54 @@
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35" t="s">
         <v>28</v>
       </c>
       <c r="N35">
         <v>41</v>
       </c>
       <c r="O35">
         <v>0.875</v>
       </c>
       <c r="P35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Q35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="R35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>18</v>
       </c>
       <c r="B36" t="s">
         <v>19</v>
       </c>
       <c r="C36" t="s">
         <v>20</v>
       </c>
       <c r="D36" t="s">
         <v>21</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
@@ -2764,54 +2792,54 @@
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36" t="s">
         <v>28</v>
       </c>
       <c r="N36">
         <v>41</v>
       </c>
       <c r="O36">
         <v>0.875</v>
       </c>
       <c r="P36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
       </c>
       <c r="D37" t="s">
         <v>21</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
@@ -2820,54 +2848,54 @@
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37" t="s">
         <v>28</v>
       </c>
       <c r="N37">
         <v>41</v>
       </c>
       <c r="O37">
         <v>0.875</v>
       </c>
       <c r="P37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>19</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
@@ -2876,54 +2904,54 @@
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38" t="s">
         <v>28</v>
       </c>
       <c r="N38">
         <v>41</v>
       </c>
       <c r="O38">
         <v>0.875</v>
       </c>
       <c r="P38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Q38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>19</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
         <v>21</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
@@ -2932,54 +2960,54 @@
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39" t="s">
         <v>28</v>
       </c>
       <c r="N39">
         <v>41</v>
       </c>
       <c r="O39">
         <v>0.875</v>
       </c>
       <c r="P39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="Q39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="R39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>19</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
@@ -2988,54 +3016,54 @@
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40" t="s">
         <v>28</v>
       </c>
       <c r="N40">
         <v>41</v>
       </c>
       <c r="O40">
         <v>0.875</v>
       </c>
       <c r="P40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="R40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
@@ -3044,54 +3072,54 @@
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41" t="s">
         <v>28</v>
       </c>
       <c r="N41">
         <v>41</v>
       </c>
       <c r="O41">
         <v>0.875</v>
       </c>
       <c r="P41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="Q41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="R41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
         <v>19</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
         <v>21</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
@@ -3100,54 +3128,54 @@
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42" t="s">
         <v>28</v>
       </c>
       <c r="N42">
         <v>41</v>
       </c>
       <c r="O42">
         <v>0.875</v>
       </c>
       <c r="P42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="R42" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>